--- v0 (2026-02-16)
+++ v1 (2026-04-02)
@@ -95,84 +95,112 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Публикации за 2026 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">02.02.2026сайт МЧС России</w:t>
+              <w:t xml:space="preserve">29.03.2026сайт МЧС России</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Пиротехники Центра «Лидер» МЧС России тренировались искать иобезвреживать боеприпасы в сложных условиях</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28.02.2026 сайт МЧС России</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В Мурманской области завершились трехнедельные сборы Центра «Лидер»МЧС России по горной подготовке</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02.02.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Пиротехники МЧС России уничтожили на полигоне в Орленеразорвавшуюся ракету «Нептун»</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01.02.2026 Россия 1</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Орел справился с испытанием сотрудники МЧС обезвредили боеприпас вСоветском районе</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01.02.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Среди подразделений Центра «Лидер» прошло первенство по лыжнымгонкам</w:t>
             </w:r>
+            <w:br/>
+            <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>