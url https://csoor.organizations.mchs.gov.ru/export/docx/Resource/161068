--- v1 (2026-04-02)
+++ v2 (2026-04-22)
@@ -95,51 +95,65 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Публикации за 2026 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">29.03.2026сайт МЧС России</w:t>
+              <w:t xml:space="preserve">06.04.2026сайт МЧС России</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Операторы беспилотников Центра «Лидер» МЧС России улучшили навыкивзаимодействия со спасателями</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">29.03.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Пиротехники Центра «Лидер» МЧС России тренировались искать иобезвреживать боеприпасы в сложных условиях</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28.02.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В Мурманской области завершились трехнедельные сборы Центра «Лидер»МЧС России по горной подготовке</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
@@ -155,52 +169,50 @@
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01.02.2026 Россия 1</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Орел справился с испытанием сотрудники МЧС обезвредили боеприпас вСоветском районе</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01.02.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Среди подразделений Центра «Лидер» прошло первенство по лыжнымгонкам</w:t>
             </w:r>
-            <w:br/>
-            <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>