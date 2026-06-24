--- v2 (2026-04-22)
+++ v3 (2026-06-24)
@@ -95,51 +95,65 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Публикации за 2026 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">06.04.2026сайт МЧС России</w:t>
+              <w:t xml:space="preserve">21.06.2026сайт МЧС России</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Сводный отряд МЧС России завершил очередной этап разминированияакватории Балтийского моря</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06.04.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Операторы беспилотников Центра «Лидер» МЧС России улучшили навыкивзаимодействия со спасателями</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29.03.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Пиротехники Центра «Лидер» МЧС России тренировались искать иобезвреживать боеприпасы в сложных условиях</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>