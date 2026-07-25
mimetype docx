--- v3 (2026-06-24)
+++ v4 (2026-07-25)
@@ -95,51 +95,65 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Публикации за 2026 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21.06.2026сайт МЧС России</w:t>
+              <w:t xml:space="preserve">05.07.2026телеканал "Звезда"</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Саперы МЧС. Работа в зоне СВО. Фильм 2</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21.06.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Сводный отряд МЧС России завершил очередной этап разминированияакватории Балтийского моря</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06.04.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Операторы беспилотников Центра «Лидер» МЧС России улучшили навыкивзаимодействия со спасателями</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
@@ -183,50 +197,52 @@
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01.02.2026 Россия 1</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Орел справился с испытанием сотрудники МЧС обезвредили боеприпас вСоветском районе</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01.02.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Среди подразделений Центра «Лидер» прошло первенство по лыжнымгонкам</w:t>
             </w:r>
+            <w:br/>
+            <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>