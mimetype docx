--- v4 (2026-07-25)
+++ v5 (2026-08-14)
@@ -95,54 +95,66 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Публикации за 2026 год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05.07.2026телеканал "Звезда"</w:t>
-[...2 lines deleted...]
-            <w:br/>
+              <w:t xml:space="preserve">03.08.2026сайт МЧС России</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Навыки оперативного реагирования с воздуха на ЧС проработалиспасатели Центра «Лидер» МЧС России</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05.07.2026 телеканал "Звезда"</w:t>
+            </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Саперы МЧС. Работа в зоне СВО. Фильм 2</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21.06.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Сводный отряд МЧС России завершил очередной этап разминированияакватории Балтийского моря</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06.04.2026 сайт МЧС России</w:t>
@@ -197,52 +209,50 @@
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01.02.2026 Россия 1</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Орел справился с испытанием сотрудники МЧС обезвредили боеприпас вСоветском районе</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">01.02.2026 сайт МЧС России</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Среди подразделений Центра «Лидер» прошло первенство по лыжнымгонкам</w:t>
             </w:r>
-            <w:br/>
-            <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>