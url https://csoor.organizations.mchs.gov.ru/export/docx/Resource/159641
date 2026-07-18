--- v1 (2026-02-04)
+++ v2 (2026-07-18)
@@ -208,69 +208,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">2. Надбавка водителям:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- работающим в г. Москва – 10 процентов;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3. Работникам медицинских подразделений, расположенных натерритории г .Москвы – 30 процентов;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4. Оплата работы в выходные и праздничные дни в двойномразмере.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">5. Надбавка за работу со сведениями, составляющими государственнуютайну:</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">в) 10 процентов – «секретно»</w:t>
+              <w:t xml:space="preserve">5. Надбавка за работу со сведениями, составляющими государственнуютайну.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">6. За выполнение прыжков с парашютом с самолетов и вертолетов,выполненные по плану подготовки, утвержденному в установленномпорядке:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">СТИМУЛИРУЮЩИЕ ВЫПЛАТЫ:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>