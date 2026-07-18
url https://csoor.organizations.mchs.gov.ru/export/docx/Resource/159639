--- v1 (2026-01-14)
+++ v2 (2026-07-18)
@@ -305,162 +305,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">б) 10 процентов - за второй класс;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">в) 20 процентов - за первый класс;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">г) 30 процентов - за класс мастера.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Ежемесячная надбавка за работу со сведениями,составляющими государственную тайну:</w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">в) 20 процентов - при общем стаже работы от 6 лет и выше.</w:t>
+              <w:t xml:space="preserve">3. Ежемесячная надбавка за работу со сведениями,составляющими государственную тайну.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Ежемесячная надбавка за особые условия военнойслужбы:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">а) 50 процентов оклада по воинской должности:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- замещающим воинские должности, исполнение должностныхобязанностей по которым предусматривает выполнение водолазных работпод водой при условии выполнения ими норм часов работы подводой;</w:t>
             </w:r>