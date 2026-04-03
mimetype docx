--- v1 (2026-01-31)
+++ v2 (2026-04-03)
@@ -128,222 +128,92 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Начальникотдела (ОБДД ВАИ МЧС России)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">подполковник</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Емцев-Бондарь Олег Викторович</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Отдел (организации безопасности дорожного движения военнойавтомобильной инспекции МЧС России) введен директивой МЧС России от28 мая 2018 года № 47-17-22.</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">В своей деятельности Отдел (ОБДД ВАИ МЧС России) руководствуетсяКонституцией Российской Федерации, Федеральными законами: «Овоенной обязанности и военной службе», «О статусе военнослужащих»,«Положением о порядке прохождения военной службы», законодательнымиактами Российской Федерации в области безопасности дорожногодвижения, приказами и распорядительными документами МЧС России вчасти, касающейся безопасности дорожного движения, УставамиВооруженных Сил Российской Федерации, Уставом ФГКУ «ЦСООР«Лидер».</w:t>
+              <w:t xml:space="preserve">Отдел (организации безопасности дорожного движения военнойавтомобильной инспекции МЧС России) является структурнымподразделением федерального государственного казенного учреждения«Центр по проведению спасательных операций особого риска«Лидер».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
+                <w:spacing w:val="3"/>
+                <w:shd w:val="clear" w:fill="initial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Основные задачи отдела (ОБДД ВАИ МЧС России)</w:t>
-[...149 lines deleted...]
-              <w:t xml:space="preserve">с Государственной инспекцией по безопасности дорожного движенияМинистерства внутренних дел Российской Федерации, военнойавтомобильной инспекцией Министерства обороны Российской Федерации,военной автомобильной инспекцией Федеральной службы войскнациональной гвардии Российской Федерации и другими федеральнымиорганами исполнительной власти, осуществляющими федеральныйнадзор в области обеспечения безопасности дорожногодвижения.</w:t>
+              <w:t xml:space="preserve">Отдел (ОБДД ВАИ МЧС России) выполняет следующие задачи:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">осуществление государственной регистрации транспортных средств СВФи иных организаций МЧС России, а также транспортных средств иопытных (испытательных) образцов, разрабатываемых (поставляемых)для нужд МЧС России, в том числе разрабатываемых для целейпоследующего возможного принятия в установленном порядке навооружение (снабжение, в эксплуатацию) СВФ;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">организация и проведение в порядке и с периодичностью,установленными нормативными правовыми актами Российской Федерации,технического осмотра транспортных средств, зарегистрированныхВАИ МЧС России, в том числе с использованием средствтехнического диагностирования, включая передвижныесредства;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">обеспечение безопасности дорожного движения (сопровождение) сприменением автомобилей ВАИ при следовании воинских и (или)организованных транспортных колонн МЧС России к местам проведенияаварийно-спасательных и других неотложных работ в зоны чрезвычайныхситуаций, транспортных средств МЧС России, осуществляющих перевозкуопасных, крупногабаритных и (или) тяжеловесных грузов;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">организация и проведение в СВФ и иных организациях МЧС Россиимероприятий по предупреждению ДТП, снижению тяжести ихпоследствий;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">осуществление контроля за эксплуатацией транспортных средств,зарегистрированных ВАИ МЧС России.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>