--- v1 (2026-01-10)
+++ v2 (2026-04-29)
@@ -64,64 +64,319 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Безопасность при купании в проруби во время крещения</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Нет жесткихправил, как надо купаться (окунаться) в проруби на Крещение.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Как правило, купание представляет собой троекратное погружение вводу с головой. При этом верующий крестится и произносит "Во имяОтца, и Сына, и Святого Духа!".</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">На Руси издревле считается, что купание на Крещение способствуетисцелению от различных недугов.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Что же происходит с организмом человека при соприкосновения схолодной водой? Например, при зимнем купании в проруби?</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1.Погружаясь в ледяную воду с головой, вода мгновенно пробуждаетцентральную нервную часть головного мозга, а мозг исцеляеторганизм.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2.Кратковременное воздействие низких и сверхнизких температурвоспринимается организмом как положительный стресс: снимаетвоспаление, боль, отек, спазм.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3. Наше тело окутывает воздух, теплопроводность которого в 28 разменьше теплопроводности воды. В этом и состоит фокус закаливанияхолодной водой. А во время короткой пробежки по снегу (например, допроруби и обратно) охлаждается только 10% поверхности тела.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4. Холодная вода высвобождает глубинные силы организма, температуратела после соприкосновения с ней достигает 40º, при которой гибнутвирусы, микробы и больные клетки.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Правила купания в проруби на Крещение</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Окунаться (купаться) следует в специально оборудованных прорубяху берега, вблизи спасательных станций, под присмотромспасателей.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Такие проруби специально оборудуют на реках в больших городах впреддверии Праздника Крещения для массового купания граждан. Онахождения таких мест информируют население через средства массовойинформации.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Перед купанием в проруби необходимо разогреть тело, сделавразминку, пробежку.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• К проруби необходимо подходить в удобной, нескользкой илегкоснимаемой обуви, чтобы предотвратить потери чувствительностиног. Лучше использовать ботинки или шерстяные носки для того, чтобыдойти до проруби. Возможно использование специальных резиновыхтапочек, которые также защищают ноги от острых камней и соли, атакже не дадут Вам скользить на льду. Идя к проруби, помните, чтодорожка может быть скользкой. Идите медленно и внимательно.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Проследите за тем, чтобы лестница для спуска в воду былаустойчивой. По крайней мере, для подстраховки необходимо опустить вводу край прочной толстой веревки с узлами, с тем, чтобы пловцымогли с ее помощью выйти из воды. Противоположный конец веревкидолжен быть надежно закреплен на берегу.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Окунаться лучше всего по шею, не замочив голову, чтобы избежатьрефлекторного сужения сосудов головного мозга; Никогда не ныряйте впрорубь вперед головой. Прыжки в воду и погружение в воду с головойне рекомендуются, так как это увеличивает потерю температуры иможет привести шоку от холода.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• При входе в воду первый раз старайтесь быстро достигнуть нужнойВам глубины, но не плавайте. Помните, что холодная вода можетвызвать совершенно нормальное безопасное учащенное дыхание. Кактолько Ваше тело приспособилось к холоду.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Не находиться в проруби более 1 минуты во избежание общегопереохлаждения организма.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• При опускании на дно в небольшой проруби опасность состоит еще ив следующем. Не все умеют опускаться вертикально. Многие опускаютсяпод</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">углом, смещаясь в сторону кромки льда. При глубине 4 м смещениеот</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">начальной точки может достигнуть 1 — 1.5 м. При всплытии сзакрытыми</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">глазами в малой проруби можно «промахнуться» и удариться головойоб</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">лед.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Если с вами ребенок, слетите за ним во время его погружения впрорубь. Испугавшийся ребенок может легко забыть, что он умеетплавать.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Выйти из проруби не так просто. При выходе не держитесьнепосредственно за поручни, используйте сухое полотенце, горстьснега с бровки проруби, можно зачерпнуть в пригоршни больше воды иопершись о поручни, быстро и энергично подняться.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Вылезать в вертикальном положении трудно и опасно.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Сорвавшись, можно уйти под лед. Необходима страховка ивзаимопомощь.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• После купания (окунания) разотрите себя и ребенка махровымполотенцем и наденьте сухую одежду;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">• Для укрепления иммунитета и возможности переохлаждения необходимовыпить горячий чай, лучше всего из ягод, фруктов и овощей изпредварительно подготовленного термоса.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Противопоказания к купанию в проруби:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Зимнее плавание противопоказано людям при следующих острых ихронических (в стадии обострения) заболеваниях:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- воспалительные заболевания носоглотки, придаточных полостей носа,отиты;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- сердечно-сосудистой системы (врожденные и приобретенные порокиклапанов сердца, ишемическая болезнь сердца с приступамистенокардии; перенесенный инфаркт миокарда, коронаро-кардиосклероз,гипертоническая болезнь II и III стадий);</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- центральной нервной системы (эпилепсия, последствия тяжелых травмчерепа; склероз сосудов головного мозга в выраженной стадии,сирингомиелия; энцефалит, арахноидит);</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- периферической нервной системы (невриты, полиневриты);</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- эндокринной системы (сахарный диабет, тиреотоксикоз);</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- органов зрения (глаукома, конъюнктивит);</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- органов дыхания (туберкулез легких - активный и в стадииосложнений, воспаление легких, бронхиальная астма, эмфизема);</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- мочеполовой системы (нефрит, цистит, воспаление придатков,воспаление предстательной железы);</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- желудочно-кишечного тракта (язвенная болезнь желудка,энтероколит, холецистит, гепатит);</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">- кожно-венерические заболевания.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>