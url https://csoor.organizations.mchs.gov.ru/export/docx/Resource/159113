--- v1 (2026-01-29)
+++ v2 (2026-04-29)
@@ -64,64 +64,229 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Первая помощь</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Общаяпоследовательность действий на месте происшествия с наличиемпострадавших</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Оказывать первую помощь необходимо в соответствии с Универсальнымалгоритмом оказания первой помощи . Схематично алгоритм выглядитследующим образом.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Согласно Универсальному алгоритму первой помощи в случае, есличеловек стал участником или очевидцем происшествия, он долженвыполнить следующие действия:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 1. Провести оценку обстановки и обеспечить безопасные условия дляоказания первой помощи:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1) определить угрожающие факторы для собственной жизни и здоровья;2) определить угрожающие факторы для жизни и здоровьяпострадавшего; 3) устранить угрожающие факторы для жизни издоровья; 4) прекратить действие повреждающих факторов напострадавшего; 5) при необходимости, оценить количествопострадавших; 6) извлечь пострадавшего из транспортного средстваили других труднодоступных мест (при необходимости); 7) переместитьпострадавшего (при необходимости).</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 2. Определить наличие сознания у пострадавшего.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">При наличии сознания перейти к п. 7 Алгоритма; при отсутствиисознания перейти к п. 3 Алгоритма.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 3. Восстановить проходимость дыхательных путей и определитьпризнаки жизни:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1) запрокинуть голову с подъемом подбородка; 2) выдвинуть нижнюючелюсть (при необходимости); 3) определить наличие нормальногодыхания с помощью слуха, зрения и осязания; 4) определить наличиекровообращения путем проверки пульса на магистральных артериях(одновременно с определением дыхания и при наличии соответствующейподготовки). При наличии дыхания перейти к п. 6 Алгоритма; приотсутствии дыхания перейти к п. 4 Алгоритма.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 4. Вызвать скорую медицинскую помощь, другие специальныеслужбы</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Вызвать скорую медицинскую помощь, другие специальные службы,сотрудники которых обязаны оказывать первую помощь в соответствии сфедеральным законом или со специальным правилом (по тел. 03, 103или 112, привлекая помощника или с использованием громкой связи нателефоне).</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 5. Начать проведение сердечно-легочной реанимации путемчередования:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1) давления руками на грудину пострадавшего; 2) искусственногодыхания «Рот ко рту», «Рот к носу», с использованием устройств дляискусственного дыхания. При появлении признаков жизни перейти к п.6 Алгоритма.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 6. При появлении (или наличии) признаков жизни выполнитьмероприятия по поддержанию проходимости дыхательных путей одним илинесколькими способами:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1) придать устойчивое боковое положение; 2) запрокинуть голову сподъемом подбородка; 3) выдвинуть нижнюю челюсть.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 7. Провести обзорный осмотр пострадавшего и осуществитьмероприятия по временной остановке наружного кровотечения одним илинесколькими способами:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1) наложением давящей повязки; 2) пальцевым прижатием артерии; 3)прямым давлением на рану; 4) максимальным сгибанием конечности всуставе; 5) наложением жгута.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 8. Провести подробный осмотр пострадавшего в целях выявленияпризнаков травм, отравлений и других состояний, угрожающих егожизни и здоровью, осуществить вызов скорой медицинской помощи (еслиона не была вызвана ранее):</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1) провести осмотр головы; 2) провести осмотр шеи; 3) провестиосмотр груди; 4) провести осмотр спины; 5) провести осмотр живота итаза; 6) осмотр конечностей; 7) наложить повязки при травмахразличных областей тела, в том числе окклюзионную (герметизирующую)при ранении грудной клетки; 8) провести иммобилизацию (с помощьюподручных средств, аутоиммобилизацию, с использованием медицинскихизделий); 9) зафиксировать шейный отдел позвоночника (вручную,подручными средствами, с использованием медицинских изделий); 10)прекратить воздействие опасных химических веществ на пострадавшего(промыть желудок путем приема воды и вызывания рвоты, удалить споврежденной поверхности и промыть поврежденные поверхностипроточной водой); 11) провести местное охлаждение при травмах,термических ожогах и иных воздействиях высоких температур илитеплового излучения; 12) провести термоизоляцию при отморожениях идругих эффектах воздействия низких температур.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 9. Придать пострадавшему оптимальное положение тела</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Для обеспечения ему комфорта и уменьшения степени егостраданий.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 10. Постоянно контролировать состояние пострадавшего и оказыватьпсихологическую поддержку</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Наличие сознания, дыхания и кровообращения</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">* 11. Передать пострадавшего бригаде скорой медицинской помощи</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Передать пострадавшего бригаде скорой медицинской помощи, другимспециальным службам, сотрудники которых обязаны оказывать первуюпомощь в соответствии с федеральным законом или со специальнымправилом при их прибытии и распоряжении о передаче импострадавшего, сообщив необходимую информацию.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>