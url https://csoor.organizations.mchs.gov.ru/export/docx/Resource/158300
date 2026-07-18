--- v1 (2026-02-04)
+++ v2 (2026-07-18)
@@ -451,51 +451,51 @@
               <w:rPr/>
               <w:t xml:space="preserve">ликвидация последствий на месте химического заражения почвы вВологодской области;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ликвидация последствий землетрясения и цунами в Японии;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ликвидация последствий взрыва на арсенале в республикеУдмуртия;</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">мониторинг возможной зоны заражения в районе пожара АПЛ«Екатеринбург».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">   В период с 20 июня по 6 июля 2012 года в составеоперативной группы Центра Алимов В.А. принимал участие в операциипо утилизации пестицидов и агрохимикатов на территории Курскойобласти, представлявших опасность для населения и окружающей среды.На старшину Алимова В.А. была возложена ответственная задача попроведению дегазации, перетариванию и упаковыванию пестицидов иагрохимикатов. Выполнение задач осложнялось наличием в зоне работразличных объектов сельского хозяйства. При выполнении работВладимир проявил психологическую устойчивость, являясь примеромвысокого профессионализма и самоотверженности для всех. В ходеоперации старшина к/с Алимов В.А. умело и наваторски применялсовременное высокотехнологическое оборудование, в том числеспециализированный робототехнический комплекс, обеспечивалэффективность работ по утилизации пестицидов и агрохимикатов.Проявляя должную требовательность к коллегам, добился слаженности вработе расчетов, строго соблюдая технологию и режим работы, личноосуществлял работы с наиболее опасными пестицидами.</w:t>
+              <w:t xml:space="preserve">   В период с 20 июня по 6 июля 2012 года в составеоперативной группы Центра Алимов В.А. принимал участие в операциипо утилизации пестицидов и агрохимикатов на территории Курскойобласти, представлявших опасность для населения и окружающей среды.На старшину Алимова В.А. была возложена ответственная задача попроведению дегазации, перетариванию и упаковыванию пестицидов иагрохимикатов. Выполнение задач осложнялось наличием в зоне работразличных объектов сельского хозяйства. При выполнении работВладимир проявил психологическую устойчивость, являясь примеромвысокого профессионализма и самоотверженности для всех. В ходеоперации старшина к/с Алимов В.А. умело и новаторски применялсовременное высокотехнологическое оборудование, в том числеспециализированный робототехнический комплекс, обеспечивалэффективность работ по утилизации пестицидов и агрохимикатов.Проявляя должную требовательность к коллегам, добился слаженности вработе расчетов, строго соблюдая технологию и режим работы, личноосуществлял работы с наиболее опасными пестицидами.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">   6 июля 2012 года после окончания работ по сборупестицидов и агрохимикатов почувствовал недомогание, потерялсознание и был срочно доставлен в ЦРБ г. Рыльска Курской области,где не приходя в сознание скоропостижно скончался от сердечнойнедостаточности.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">   Награжден: Медалью "За отвагу" (Указ Президента РФ от29.06.2013 г. № 588), нагрудным знаком "За заслуги" (Приказ МЧСРоссии от 3.11.2009 г. № 339 - К), нагрудным знаком "Участникуликвидации последствий ЧС" (Приказ МЧС России от 3.06.2010 г. №252) , "Почетным знаком МЧС России" (Приказ МЧС России от11.11.2010 г. № 350 -К), медалью "За отличие в военной службе" IIIстепени (Приказ МЧС России от 17.02.2011 г. №19 - ВК), медалью "Засодружество во имя спасения" (Приказ МЧС России от 14.04.2011 г.№144), наручными часами МЧС России, медалью "За разминирование"(Приказ МЧС России от 22.06.2011 г. № 222 - К).</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">КАТЕРИНИЧЕВ</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>