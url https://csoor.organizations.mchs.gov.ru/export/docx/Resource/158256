--- v1 (2026-01-10)
+++ v2 (2026-04-29)
@@ -64,64 +64,244 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Безопасность на воде</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Правилабезопасного поведения на воде</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">купаться только в специально оборудованных местах;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">не нырять в незнакомых местах;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">не заплывать за буйки;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">не выплывать на судовой ход и не приближаться к судам;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">не устраивать игр в воде, связанных с захватами;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">не плавать на надувных матрасах или камерах;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">не использовать неисправные плавательные средства;</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">не купаться в нетрезвом виде.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Безопасность купальщиков на стихийных пляжах, увы, никтогарантировать не может. Так что, если вы засобирались отдохнуть уводоема, достоинство которого лишь в том, что в нем есть вода,основательно обдумайте свое решение. Кто придет в случае беды Вамна помощь? Как правило, в таких случаях спасателям чаще приходитсявыполнять печальную процедуру извлечения из воды уже погибшего.Через 5-7 минут после того, как купальщик ушел под воду, труднонадеяться на успешную операцию по его поиску, тем более, когда онле-жит на илистом грунте на глубине 2-3 метров, а уж если на 10-12метрах, тем более.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Если у пловца начинает сводить ногу, то необходимо на секундупогрузиться с головой в воду и, распрямив ногу, сильно рукойпотянуть на себя ступню за большой палец. Кстати, на этот случайопытные пловцы имеют с собой прикрепленную к плавкам булавку. Одинукол ее острым концом в сведенную судорогой мышцу освобождает отболезненных ощущений.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Одновременно с умением плавать, совершенно необходимо научиться иотдыхать в воде. Первый способ - лежа на спине. Спокойно расправивруки и ноги, закрыть глаза, лечь головой на воду и расслабиться,лишь слегка помогая себе удержаться в горизонтальном положении.Набрать в легкие воздуха, задержать и медленно выдохнуть.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Второй способ - сжавшись "поплавком". Вдохнуть, погрузить лицо вводу, обнять колени руками и прижать к телу, сдерживая выдох (но ненапрягаясь), медленно выдыхать в воду, а затем - опять быстрый вдохнад водой и снова "поплавок". Если вы замерзли, надо делатьнеподвижную (статическую) гимнастику, по очереди напрягая руки иноги.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Иак, отдохнув, надо опять плыть к берегу. И опять отдыхать. Но ни вко-ем случае не терять энергии на страх, теперь от Вашегосамообладания зависит Ваше спасение. В конце концов, умеющийпроплыть десять метров проплывет и сто, если будет отдыхать, да ичеловек все-таки легче воды.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Простейший прием ориентации под водой: во время даже неглубокогопогружения (например, с маской) пловец нередко теряет правильноеощущение "верх-низ", причем часто об этом даже не догадывается.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Чтобы идти точно вверх, надо выпустить несколько пузырьков воздуха,а уж они покажут дорогу. Этот простейший прием спас жизнь не одномуныряльщику.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Научить плавать своего ребенка - обязанность, такая же, как научитьпереходить улицу. Уверенно держаться на воде ребенка можно научитьза 5-7 дней, и это уже первый шаг к его безопасности.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Что делать, если на ваших глазах тонет человек? Прежде всего датьсебе секунду на размышление. Нет ли рядом спасательного средства?Им может быть все, что увеличит плавучесть человека и что вы всостоянии до него добросить. Спасательный круг или веревку можнобросить на 20-25 метров (с борта судна, за счет высоты -значительно дальше). Нет ли лодки? Можно ли позвать кого-то еще напомощь? Ободрив криком потерпевшего, идете на помощь.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Если вы добираетесь до тонущего вплавь, надо максимально учитыватьтечение воды, ветер, расстояние до берега и т.д. Приближаясь,старайтесь успокоить, ободрить выбившегося из сил пловца. Если этоудалось и он может контролировать свои действия, позвольте емудержаться за Ваши плечи. Если нет - обращаться с ним надо жестко ибесцеремонно. Некоторые инструкции рекомендуют даже оглушитьутопающего, чтобы спасти его и свою жизнь.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Коротко техника спасания выглядит так. Подплыв к утопающему, надоподнырнуть под него и, взяв сзади одним из приемов захвата(классический - за волосы), транспортировать к берегу. В случае,если утопающему удалось схватить вас за руки, шею или ноги,освобождайтесь и немедленно ныряйте - инстинкт самосохранениязаставит потерпевшего вас отпустить.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Если человек уже погрузился в воду, не бросайте попыток найти его вглубине, а затем вернуть к жизни. Это можно сделать, если утонувшийбыл в воде около 6 минут.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Вытащив на берег, осмотрите потерпевшего: рот и нос могут бытьзабиты тиной или песком, их надо немедленно очистить (пальцами,повернув голову человека на бок). Затем положите пострадавшегоживотом на свое колено (голову свесить лицом вниз) и, сильно нажав,выплесните воду из желудка и дыхательных путей. Все это надо делатьбыстро и так же быстро уложить пострадавшего на спину, расстегнутьему пояс или верхние пуговицы и начать искусственное дыхание.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Встаньте на колени слева, максимально запрокиньте голову утонувшего(это очень важно!) и, сместив челюсть вниз, раскройте ему рот.Сделайте глубокий вдох, приложите свои губы к губам пострадавшего(рекомендуется через платок или марлю) и с силой выдохните воздух.Ноздри пострадавшего при этом надо зажать рукой. Выдох произойдетсамостоятельно.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Если у пострадавшего не бьется сердце, искусственное дыхание надосочетать с непрямым массажем сердца. Для этого одну ладонь положитепоперек нижней части грудины (но не на ребра!), другую ладоньповерх первой накрест. Надавите на грудину запястьями так, чтобыона прогнулась на 3-5 сантиметров, и отпустите. Прогибать нужносильно, толчком, используя вес своего, тела. Через каждое вдуваниевоздуха делайте 4-5 ритмичных надавливаний. Хорошо, если помощьоказывают двое. Тогда один делает искусственное дыхание, другойзатем - массаж сердца. Не останавливайте меры по реанимации доприбытия "скорой помощи": благодаря вашим действиям организм ещеможет жить.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Разумеется, приемы оживления и спасания совсем не просто применятьбез практики, и надо бы таким вещам учиться заранее. Но даже если увас нет никакой подготовки - действуйте! Надо использовать любойшанс.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>