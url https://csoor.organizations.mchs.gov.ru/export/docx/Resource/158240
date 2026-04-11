--- v1 (2026-01-11)
+++ v2 (2026-04-11)
@@ -217,51 +217,51 @@
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,предназначен для проведения АСДНР с использованием РТС, управляемыхпо радио (до 1 км) или кабельному (до 100 м) каналам, в зонах сопасными для здоровья и жизни людей концентрациями ХОВ и уровнямирадиации. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">отдел обеспечения (аварийно-спасательных работ в зонахЧС)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, предназначен для проведения АСДНР с использованием РТС,управляемых по радио (до 1 км) или кабельному (до 100 м) каналам, взонах с опасными для здоровья и жизни людей концентрациями ХОВ иуровнями радиации. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">отдел инженерно-эвакуационных работ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,предназначен для проведения АСДНР с использованием РТС, управляемыхпо радио (до 200 м) или кабельному (до 25 м) каналам в зонах сопасными для здоровья и жизни людей концентрациями ХОВ и уровнямирадиации. Эвакуация техники и оборудования из очагов заражения ХОВ,радиоактивного загрязнения и пожаров.   </w:t>
+              <w:t xml:space="preserve">,предназначен для проведения АСДНР с использованием РТС, управляемыхпо радио (до 200 м) или кабельному (до 25 м) каналам в зонах сопасными для здоровья и жизни людей концентрациями ХОВ и уровнямирадиации. Эвакуация техники и оборудования из очагов заражения ХОВ,радиоактивного загрязнения и пожаров.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">отдел тяжелыхроботехнических средств</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, предназначен для проведенияинженерно-разградительных работ в зонах ЧС с риском для жизниспасателей. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">отдел обеспечения роботехнических работ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,предназначен для материального обеспечения выполнения задачуправления, эксплуатации и технического обслуживаниямногофункционального тренажерного комплекса. </w:t>
             </w:r>
             <w:r>
               <w:rPr>