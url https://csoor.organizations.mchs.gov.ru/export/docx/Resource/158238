--- v2 (2026-01-11)
+++ v3 (2026-04-11)
@@ -184,51 +184,51 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Управление состоит из следующих отделов:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">отдел обеспечения (спасательных работ и эвакуациинаселения)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, предназначен для доставки имущества аэромобильнойгруппировки Центра в район выполнения специальных задач попредназначению и обеспечению спасательных работ. Отдел состоит изтрех групп высококвалифицированных спасателей, выполняющих задачина аварийно-спасательном автомобиле тяжелого класса. Отдел всостоянии произвести ремонт и обслуживание вышедшего из строя взоне ЧС аварийно-спасательного инструмента, проводить специальные идругие неотложные работы (АСДНР) с использованием средств малоймеханизации, обеспечить охрану и безопасность грузов и ценностейпри их транспортировке, а также эвакуацию материальных и культурныхценностей в безопасные районы. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 отдел (внутренней охраны)</w:t>
+              <w:t xml:space="preserve">4 отдела (внутренней охраны)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,предназначены для обеспечения безопасности в повседневнойдеятельности и режимов ЧС Центрального Аппарата МЧС России,сопровождения денежных средств и документов Центрального АппаратаМЧС России, выполнения мероприятий по защите жизни людей исохранности материальных и культурных ценностей, объектов экономикив районах ЧС, организации и осуществления в установленном порядкепропускного режима и охраны административных зданий МЧС России,обеспечение защиты государственной тайны и служебной информации впределах своей компетенции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>