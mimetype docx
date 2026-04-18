--- v1 (2026-01-08)
+++ v2 (2026-04-18)
@@ -158,65 +158,71 @@
               <w:rPr/>
               <w:t xml:space="preserve">Специалисты «Лидера» спасали жителей Нефтегорска, стёртого стихиейс лица земли. Доставали раненых и погибших из-под заваловразрушенных домов в Приозерске, Наро-Фоминске, Томске, Куеде,Москве, Котласе, Махачкале, Архангельске, Астрахани, здания накосмодроме Байконур, Басманном рынке, аквапарка «Трансвааль».Принимали участие в ликвидации авиакатастроф под Абаканом,Черкесском, Сочи, Тверью, в Иркутске, Чкаловском, на сопкахКамчатки, в Смоленске, Казани, московских аэропортах Шереметьево иВнуково, а также дважды участвовали в поисковых операциях на местахкрушения авиалайнеров в Индонезии. Самоотверженно работали на местекрупнейшей аварии на Саяно-Шушенской ГЭС, гибели теплохода«Булгария» и загоревшихся артиллерийских складах в Башкирии,Удмуртии, Самарской области. И в каждой операции военнослужащие, отрядового до генерала, вели себя поистине героически.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">После многолетних боевых действий, как в России, так и зарубежом,территории нашего государства и других стран буквально нашпигованывзрывоопасными предметами. Сотрудники Центра на проводилигуманитарное разминирование в Чеченской Республике, Тверскойобласти, Новой Москве, Крымском федеральном округе, РеспубликеЮжная Осетия. Начиная с 2009 года по 2018 год, сотрудники Центраочищали от мин и снарядов территории Республики Сербия. За девятьлет успешного гуманитарного разминирования обследована местностьплощадью более нескольких сотен тысяч квадратных километров иуничтожены десятки тысяч взрывоопасных предметов. В 2020 и 2021годах пиротехники Центра осуществляли гуманитарное разминированиена территории республик Азербайджан и Нагорный Карабах.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">За последние годы водолазами Центра проведена огромная работа пообследованию рек Днепр, Вязьма, Волга, акватории Черного моря вКрымском федеральном округе на наличие неразорвавшихся снарядоввремен ВОВ. Также водолазными специалистами «Лидера» в Балтийскомморе, недалеко от Калининграда, проведено извлечение десятков тысячсмертоносных неразорвавшихся боеприпасов с затонувшего в годы войнынемецкого сухогруза.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">На счету Центра «Лидер» уникальные операции с применениемробототехнических средств в Российском Федеральном ядерном центре.Обезврежены и захоронены источники ионизирующего излучения вГрозном, нейтрализованы и утилизированы химически опасные веществав Тверской, Курской и Смоленской областях. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">С марта 2020 года сотрудниками Центра, в целях недопущенияраспространения коронавирусной инфекции проводится специальнаяобработка социально-значимых объектов города Москвы. За минувшеевремя обработаны миллионы квадратных метров вокзалов, больниц иобразовательных учреждений.</w:t>
+              <w:t xml:space="preserve">С марта 2020 года сотрудниками Центра, в целях недопущенияраспространения коронавирусной инфекции проводилась специальнаяобработка социально-значимых объектов города Москвы. За минувшеевремя обработаны миллионы квадратных метров вокзалов, больниц иобразовательных учреждений.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">С 2022 года выполняются задачи по проведению пиротехнических работ,связанных с обезвреживанием взрывоопасных предметов на территорииДонецкой Народной Республики, Луганской Народной Республики иКурской области.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Во главе этого элитного подразделения МЧС России всегда стоялиопытные и ответственные руководители, которые личным примеромпоказывали свой профессионализм, заряжали свою команду боевым духомдля выполнения поставленных задач на высочайшем уровне.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">За 30 лет своего существования Центр "Лидер" 5 раз становилсялучшим спасательным воинским формированием в системе МЧС России.Личным составом Центра проведено более двух тысяч спасательных,гуманитарных и специальных операций. В ходе которых были спасеныжизни более шести тысяч человек, из районов чрезвычайных ситуацийэвакуировано свыше трех тысяч беженцев, раненых и больных. Вразличные регионы страны и мира доставлено более двухсот тысяч тоннгрузов гуманитарной помощи, обезврежено и уничтожено свыше трехсоттысяч взрывоопасных предметов.</w:t>
+              <w:t xml:space="preserve">За 32 года своего существования Центр "Лидер" 5 раз становилсялучшим спасательным воинским формированием в системе МЧС России.Личным составом Центра проведено более шести тысяч спасательных,гуманитарных и специальных операций. В ходе которых были спасеныжизни более восьми тысяч человек. В различные регионы страны и мирадоставлено более ста тысяч тонн грузов гуманитарной помощи,обезврежено и уничтожено свыше четырехсот тысяч взрывоопасныхпредметов.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">«Мы приняли на себя ответственность за обеспечение безопасностилюдей, попавших в экстремальные условия, и видит Бог мы сделаем дляэтого все возможное!», - С.К. Шойгу</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>