--- v0 (2026-06-03)
+++ v1 (2026-06-25)
@@ -129,51 +129,51 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">КинологиЦентра «Лидер» провели занятие для детей в оздоровительном лагере«Орленок». Мероприятие состоялось в рамках летней программы лагеря,все смены которого имеют специальный профиль: сформироватьустойчивый интерес к профессиям системы МЧС России. Сегодня ребята,среди которых дети сотрудников МЧС России и школьники со всейстраны, познакомились с основами профессии «кинолог».</w:t>
+              <w:t xml:space="preserve">КинологиЦентра «Лидер» провели занятие для детей в оздоровительном лагере«Орленок». Мероприятие состоялось в рамках летней программы лагеря,все смены которого имеют тематический профиль, задача которого -сформировать устойчивый интерес к профессиям системы МЧС России.Сегодня ребята, среди которых дети сотрудников МЧС России ишкольники со всей страны, познакомились с основами профессии«кинолог».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Действующие кинологи Центра рассказали ребятам о своей профессии ироли служебных собак в спасательных операциях, об особенностяхдрессировки поисковых собак, правилах поведения с четвероногимидрузьями и важности заботы о питомцах.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Практическая часть занятия вызвала особый интерес у детей. Юныеучастники активно задавали вопросы спасателям, внимательнорассматривали специальный инвентарь, используемый кинологами вработе. Ребята получили возможность познакомиться с поисковойсобакой и дать ей команды и задания.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Реализация таких программ является эффективным инструментомвоспитания кадрового резерва ведомства. С помощью игры дети учатсядисциплине, ответственности, навыкам командной работы, находятновых друзей. Такие занятия помогают школьникам лучше понятьспецифику работы спасателей и способствуют выбору будущейпрофессии.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>