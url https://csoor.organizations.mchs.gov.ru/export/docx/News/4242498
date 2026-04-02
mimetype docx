--- v1 (2026-01-14)
+++ v2 (2026-04-02)
@@ -129,51 +129,51 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Между командойЦентра по волейболу и командой Сбербанка прошел товарищескийматч. Цель встречи неизменная. Спортивное мероприятие остаетсяпропаганда здорового образа жизни среди сотрудников МЧС России,привлечение их к занятию спортом, обеспечение необходимого уровняподготовки личного состав для успешного выполнения профессиональныхзадач, а также укрепление взаимодействия и сотрудничества.</w:t>
+              <w:t xml:space="preserve">Между командойЦентра по волейболу и командой Сбербанка прошел товарищескийматч. Цель встречи неизменная. Спортивное мероприятие остаетсяпропагандой здорового образа жизни среди сотрудников МЧС России,привлечение их к занятию спортом, обеспечение необходимого уровняподготовки личного состава для успешного выполненияпрофессиональных задач, а также укрепление взаимодействия исотрудничества.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Несмотря на напряженную борьбу, игроки показали командный дух истремление к победе, хорошую физическую подготовку. Игра длиласьдва сета. Волейболисты каждой из команд серьезно подошлик вопросу подготовки и составления стратегии победы. Встреча былаупорной и интригующей, никто не хотел уступать, но в итогеигра закончилась со счетом 2:0 в пользу спасателей.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>