--- v0 (2025-12-03)
+++ v1 (2026-04-13)
@@ -152,51 +152,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12 июня натерритории Центра «Лидер» состоялось торжественное мероприятие,посвященное принятию Военной присяги молодым пополнением. 9новобранцев пополнили строй военнослужащих специального назначенияМЧС России. Прежде, чем присягнуть на верность Родине и статьнастоящими защитниками Отечества, каждый из ребят прошел курсмолодого бойца на сборах молодого пополнения. За это времявоеннослужащие прошли медицинский осмотр, психологическоетестирование, изучили общевойсковые уставы. Ежедневно проводилисьзанятия по строевой подготовке. Они стойко вынесли распорядоксолдатской жизни и сделали самый ответственный шаг – Присягнули наверность Родине. Подбодрить новобранцев в этот торжественный деньприехало множество гостей, среди которых их родные, близкие идрузья.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>