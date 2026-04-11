--- v0 (2025-11-08)
+++ v1 (2026-04-11)
@@ -149,51 +149,51 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Курская битвазанимает в Великой Отечественной войне особое место. Онапродолжалась 50 дней и ночей, с 5 июля по 23 августа 1943 г. Посвоему ожесточению и упорству борьбы она не имеет себе равных.Общий замысел германского командования сводился к тому, чтобыокружить и уничтожить оборонявшиеся в районе Курска войскаЦентрального и Воронежского фронтов. В случае успеха предполагалосьрасширить фронт наступления и вернуть стратегическую инициативу.Для реализации своих планов противник сосредоточил мощные ударныегруппировки, которые насчитывали свыше 900 тыс. человек, около 10тыс. орудий и минометов, до 2700 танков и штурмовых орудий, около2050 самолетов. Большие надежды возлагались на новейшие танки«Тигр» и «Пантера», штурмовые орудия «Фердинанд»,самолеты-истребители «Фокке-Вульф-190-А» и штурмовики «Хейнкель -129». Советское командование решило сначала обескровить ударныегруппировки врага в оборонительных сражениях, а затем перейти вконтрнаступление. Начавшаяся битва сразу же приняла грандиозныйразмах и носила крайне напряженный характер. Наши войска недрогнули. Они встретили лавины танков и пехоты врага с невиданнойстойкостью и мужеством. Наступление ударных группировок противникабыло приостановлено. Лишь ценой огромных потерь ему удалось наотдельных участках вклиниться в нашу оборону. На Центральном фронте– на 10 – 12 км., на Воронежском – до 35 км. Окончательнопохоронило гитлеровскую операцию «Цитадель» крупнейшее за всювторую мировую войну встречное танковое сражение под Прохоровкой.Оно произошло 12 июля. В нем с обеих сторон одновременноучаствовало 1200 танков и самоходных орудий. Это сражение выигралисоветские воины. Фашисты, потеряв за день боя до 400 танков,вынуждены были отказаться от наступления. 12 июля начался второйэтап Курской битвы – контрнаступление советских войск. 5 августасоветские войска освободили города Орел и Белгород. Вечером 5августа в честь этого крупного успеха в Москве впервые за два годавойны был дан победный салют. С этого времени артиллерийские салютыпостоянно возвещали о славных победах советского оружия. 23 августабыл освобожден Харьков. Так победоносно завершилась битва наКурской огненной дуге. В ходе нее было разгромлено 30 отборныхдивизий противника. Немецко - фашистские войска потеряли около 500тыс. человек, 1500 танков, 3000 орудий и 3700 самолетов. Замужество и героизм свыше 100 тыс. воинов – участников битвы наОгненной дуге были награждены орденами и медалями. Битвой подКурском завершился коренной перелом в Великой Отечественнойвойне.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>