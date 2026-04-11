--- v0 (2025-11-08)
+++ v1 (2026-04-11)
@@ -149,51 +149,51 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Личный составотряда Центра продолжает проведение пиротехнических работ,связанных с поиском и обезвреживанием взрывоопасных предметов натерритории Республики Крым. 14 августа проведена механизированнаяочистка местности робототехническим средством DOK-ING MV-4 дляобеспечения работы групп ручного разминирования площадью 4 000 м2(0,4 га) (нарастающим итогом очищено 8,75 га (87 500 м2). Группамиручного разминирования, обследован участок местности общей площадью7 000 м2 (0,7 га), обнаружен 91 взрывоопасный предмет. Нарастающимитогом обследовано 16,35 га (163 500 м2) и обнаружено 1545взрывоопасных предметов.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>