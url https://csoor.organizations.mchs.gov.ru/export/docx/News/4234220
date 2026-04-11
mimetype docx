--- v0 (2025-11-08)
+++ v1 (2026-04-11)
@@ -161,51 +161,51 @@
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 августа отрядом выполняющим работы на территории Оленинскогорайона были выполнены мероприятия по очистке местности отвзрывоопасных предметов. Пиротехнической группой ручной очисткиместности обследована территория площадью 1,35 га (13500 м2).С нарастающим итогом обследована территория общейплощадью 30,11 га (301100 м2). Всего обнаружено 1145взрывоопасных предметов.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>