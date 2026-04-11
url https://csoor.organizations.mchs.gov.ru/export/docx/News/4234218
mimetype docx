--- v0 (2025-11-08)
+++ v1 (2026-04-11)
@@ -161,51 +161,51 @@
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 августа отрядом выполняющим работы на территории Оленинскогорайона были выполнены мероприятия по очистке местности отвзрывоопасных предметов. Пиротехнической группой ручной очисткиместности обследована территория площадью 1,39 га (13900 м2). Снарастающим итогом обследована территория общей площадью 28,76 га(287600 м2). Всего обнаружено 1112 взрывоопасных предметов.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>