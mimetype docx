--- v0 (2025-11-08)
+++ v1 (2026-04-11)
@@ -155,51 +155,51 @@
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Моментально на место чрезвычайного происшествия выехали специалистыЦентра «Лидер». Привлекался пиротехнический расчет под руководствомкапитана Егибекова Е.З. Специалисты Центра оцепили местообнаружения взрывоопасного предмета. Пиротехники идентифицировалисмертельную находку. Это оказался артиллерийский снаряд 105 ммвремен Великой Отечественной войны.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>