--- v0 (2025-11-08)
+++ v1 (2026-04-11)
@@ -161,51 +161,51 @@
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Моментально на место чрезвычайного происшествия выехалиспециалисты Центра «Лидер». Привлекался пиротехнический расчетпод руководством подполковника Цоффка В.Л.  Специалисты Центраоцепили место обнаружения взрывоопасного предмета. Пиротехникиидентифицировали смертельную находку. Этооказался артиллерийский снаряд 76 мм времен ВеликойОтечественной войны. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>