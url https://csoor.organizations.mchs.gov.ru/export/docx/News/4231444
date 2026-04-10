--- v0 (2025-11-09)
+++ v1 (2026-04-10)
@@ -149,51 +149,51 @@
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18 апреля Деньвоинской славы России. В этот день в 1242 году русские воины князяАлександра Невского одержали победу над немецкими рыцарями наЧудском озере (Ледовое побоище). В связи с этим для личного составабазы (обеспечения) был организован просмотр фильма "АлександрНевский", 1938 года, режиссер С. Эйзенштейн. Перед показом фильмаврио начальника базы (обеспечения) подполковник Мартюшев В.С.провел краткий экскурс по истории этого знаменательного события,после чего начался просмотр.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>