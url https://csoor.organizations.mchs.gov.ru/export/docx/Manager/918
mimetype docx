--- v1 (2026-01-18)
+++ v2 (2026-04-18)
@@ -274,50 +274,68 @@
               <w:t xml:space="preserve">июль 2015 г. - ликвидация последствий пожара на строительном рынке«Молоток» на Калужском шоссе, ТиНАО, г. Москва.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">июнь 2016 г. - проведение поисковых работ на месте пожара намебельной фабрике в г. Фрязино, Московской области.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">июль - август 2016 г. - проведение контролясанитарно-эпидемиологической обстановки в н.п. ОбскаяЯмало-Ненецком АО.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">декабрь 2017 г. - ликвидация последствий дорожно-транспортногопроисшествия на Кутузовском проспекте возле метро «Славянскийбульвар» в г. Москве.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">апрель - май 2018 г. - проведение гуманитарного разминированиятерритории Республики Южная Осетия.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">август 2023 г. - ликвидация последствий взрыва наоптико-механическом заводе в Сергиевом Посаде.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">июнь 2024 г. - проведение работ по нейтрализации баллонов с жидкимхлором в Тверской области.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">сентябрь 2024 г. - проведение пиротехнических работ, связанных собезвреживанием ВОП на территории Тверской области.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Женат. Дети: два сына.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>