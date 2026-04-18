--- v1 (2026-01-18)
+++ v2 (2026-04-18)
@@ -238,50 +238,56 @@
               <w:t xml:space="preserve">октябрь 2015 г. - обследование территории на предмет обнаружениявзрывоопасных предметов и разминирование территории в Орловскойобласти.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">июнь 2016 г. - тушение, локализация и поисково-спасательные работына месте возгорания на мебельной фабрике в г. Фрязино.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">май - июль 2017 г. - проведение гуманитарного разминированиятерритории Республики Южная Осетия.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">октябрь 2018 г. - проведение работ по поиску и обезвреживаниювзрывоопасных предметов н.п. Гуторово, Мценского района Орловскойобласти.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">сентябрь 2019 г. - проведение работ по поиску, идентификации,подъему и обезвреживанию взрывоопасных предметов в акватории рекиОки, д. Пальчиково, Болховском районе, Орловской области.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">март - май 2022 г. - проведение пиротехнических работ, связанных собезвреживанием взрывоопасных предметов на территории ЧеченскойРеспублики.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Женат. Дети: два сына.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>