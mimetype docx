--- v1 (2026-01-18)
+++ v2 (2026-04-18)
@@ -255,51 +255,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">май – август 2016 г. - принимал участие в операции по очисткетерритории от взрывоопасных предметов в г. Керчь, РеспубликиКрым.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">декабрь 2018 г. – январь 2019 г. - принимал участие в ликвидациипоследствий взрыва бытового газа в жилом доме в г.Магнитогорске.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">август – сентябрь 2019 г. - принимал участие в проведенииспециальных работ на месте крушения вертолета на Клязьменскомводохранилище Московской области.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ноябрь 2020 г. – март 2021 г. - принимал участие в гуманитарномреагировании на территории Нагорного Карабаха.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">февраль 2023 г. - ликвидация последствий землетрясения в СирийскойАрабской Республике.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">май 2023 г. - проведение водолазных работ, связанных собезвреживанием взрывоопасных предметов на подводном потенциальноопасном объекте в Балтийском море Калининградской области.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">сентябрь 2023 г. - ликвидация последствий наводнения в Ливии.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">март 2024 г. - ликвидация последствий теракта в "Крокус Cити Холле"г. Красногорск Московская область.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">апрель 2024 г. - ликвидация последствий паводка в Оренбургскойобласти.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">апрель - май 2024 г. - проведение водолазных работ, связанных собезвреживанием взрывоопасных предметов на подводном потенциальноопасном объекте в Балтийском море Калининградской области.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Женат. Дети: две дочери и два сына.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>